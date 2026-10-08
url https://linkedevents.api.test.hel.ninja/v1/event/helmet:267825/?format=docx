--- v1 (2026-08-17)
+++ v2 (2026-10-08)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Tasetie 8, 01510, Vantaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>2.10.2023 maanantai</w:t>
+        <w:t>2.10.2023-31.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>2.10.2023-31.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>13:00-20:00 Mielen puutarha -näyttely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Paula Nordforsin näyttelyssä on nähtävillä teoksia, jotka ovat syntyneet kahden viime vuoden aikana. Mielen puutarha on ollut prosessi, kehollinen liiketapahtuma, melkein kuin tanssi maalauspohjalla. Värien ja muotojen yhteinen sävel on päässyt ääneen visuaalisesti, kertomaan omaa tarinaansa katsojall</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>