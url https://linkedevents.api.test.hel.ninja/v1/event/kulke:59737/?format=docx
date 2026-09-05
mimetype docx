--- v0 (2025-10-18)
+++ v1 (2026-09-05)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>16.11.2023 torstai</w:t>
+        <w:t>16.11.2023-17.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>16.11.2023-17.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 UMO Helsinki Jazz Orchestra &amp; Robben Ford – Kapellimestarina Ed Partyka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Herkkua kitaristeille ja kitaramielisille! Bluesrock-taituri ja aikamme merkittävimpien sähkökitaristien joukkoon lukeutuva Robben Ford saapuu UMO Helsinki Jazz Orchestran solistiksi parhaaseen pikkujouluaikaan marraskuun puolivälissä. Säännöllisesti Suomessa vieraillut Ford nähdään nyt maassamme ensimmäistä kertaa big bandin keulassa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>