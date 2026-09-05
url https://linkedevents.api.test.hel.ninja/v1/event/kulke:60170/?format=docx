--- v0 (2025-10-18)
+++ v1 (2026-09-05)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13.11.2023 maanantai</w:t>
+        <w:t>13.11.2023-14.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>13.11.2023-14.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 Mahdoton rakkaus – Tangonäytelmä</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Tangonäytelmä Mahdoton Rakkaus on esitys, joka nostaa esille uutta kotimaista tangomusiikkia unohtamatta genren kuolemattomia klassikoita. Ohjauksesta vastaa Sari Siikander, käsikirjoituksesta Taina West ja musiikin sovituksista Jasse Varpama. Tuotanto Elevent Group Oy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>