--- v0 (2025-10-06)
+++ v1 (2026-10-11)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>15.9.2023 perjantai</w:t>
+        <w:t>15.9.2023-16.9.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>15.9.2023-16.9.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>18:45-00:00 The nature of love (2023) – 36th Helsinki International Film Festival – Rakkautta &amp; Anarkiaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Filosofian opettaja Sophian päällisin puolin täydellisestä elämästä puuttuu intohimoa, kunnes hän tapaa karskin ja miehekkään Sylvainin. Ennennäkemättömän voimakas yhteys johtaa heidät nopeasti intohimoiseen suhteeseen. Teorian pilvilinnoissa leijailevalle Sophialle työläistaustaisen Sylvainin kohtaamisella on maadoittava vaikutus, mutta pian pariskunnan erilaiset taustat alkavat muodostua ylitsepääsemättömiksi esteiksi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>