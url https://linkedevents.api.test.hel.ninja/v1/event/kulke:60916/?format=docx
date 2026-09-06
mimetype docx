--- v0 (2025-10-07)
+++ v1 (2026-09-06)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>21.9.2023 torstai</w:t>
+        <w:t>21.9.2023-22.9.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>21.9.2023-22.9.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>18:30-00:00 Living (2022) – 36th Helsinki International Film Festival – Rakkautta &amp; Anarkiaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Lontoolainen virkamies Williams (Oscar-ehdokkuuden roolistaan saanut Bill Nighy) sairastuu parantumattomasti. Pölyyntyvät asiakirjapinot saavat jäädä, kun Williams selvittää, mitä tarkoittikaan olla elossa. Perheessä asioista on oltu hiljaa, ja myös epäselvä syyllisyys kalvaa, joten sairaudesta kertominen pojalle ei onnistu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>