--- v0 (2025-10-07)
+++ v1 (2026-10-11)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>23.9.2023 lauantai</w:t>
+        <w:t>23.9.2023-24.9.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>23.9.2023-24.9.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>21:00-00:00 Kiss the future (2023) – 36th Helsinki International Film Festival – Rakkautta &amp; Anarkiaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Tässä on vuoden vaikuttavin musadokkari. Se on aikakapseli, joka kuvittaa hienosti Euroopan lähihistorian suuria murroksia, jotka alkoivat Neuvostoliiton hajoamisesta, Berliinin muurin murtumisesta, Neuvostoblokin sirpaloitumisesta ja kärjistyivät Jugoslavian hajoamissotiin. Serbiarmeija piiritti Sarajevoa lähes neljä vuotta terrorisoiden asukkaita tarkka-ampujin ja pommituksin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>