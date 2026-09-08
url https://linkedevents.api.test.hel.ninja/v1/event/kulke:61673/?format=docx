--- v0 (2025-10-25)
+++ v1 (2026-09-08)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>15.2.2024 torstai</w:t>
+        <w:t>15.2.2024-16.2.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>15.2.2024-16.2.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 Helsingin poliisisoittokunta: Elvis &amp; Friends Las Vegas Show – Isäntänä Mikko "ELVIS" Leppilampi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Elvis oli seisemän vuoden ajan Las Vegasin suurin nähtävyys. Hänen moderni shownsa muutti koko pelin ja tasoitti tien Celine Dionille, Elton Johnille, Brittany Spearsille ja Cherille, jotka ovatkin kutsuneet Vegasin näyttämöä kodikseen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>