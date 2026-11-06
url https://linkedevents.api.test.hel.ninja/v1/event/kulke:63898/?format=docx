--- v0 (2026-04-18)
+++ v1 (2026-11-06)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>16.12.2024 maanantai</w:t>
+        <w:t>16.12.2024-17.12.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>16.12.2024-17.12.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 CLUB FOR FIVE: Jouluna 2024 – Loppuunmyyty! / Sold out!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Perinteinen Club For Fiven JOULUNA -konsertti yllättää yleisönsä jälleen täysin uudella joulukattauksella. Rakastettu lauluyhtye taikoo joulun monet sävyt herkästä tunnelmoinnista virtuoottiseen ilotteluun ja nostaa juhlan odotuksen riemun ylimmilleen. Tule antautumaan joulun vietäväksi ja koe vuoden odotetuin konsertti. Ikäraja: S Kesto n. 2 h 15 min, sisältää väliajan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>