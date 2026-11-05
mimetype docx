--- v0 (2026-04-09)
+++ v1 (2026-11-05)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>26.3.2025 keskiviikko</w:t>
+        <w:t>26.3.2025-27.3.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>26.3.2025-27.3.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 Drink Floyd plays Pink Floyd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Drink Floyd on Pink Floyd tribuuttibändi, joka esittää Dark Side of the Moonin, Wish You Were Herein ja The Wallin parhaita biisejä. Bändi soittaa kunnioittaen originaaleja, mutta eivät pelkää jammailua ja pieniä arri-muutoksia setissään.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>