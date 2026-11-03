--- v0 (2026-04-03)
+++ v1 (2026-11-03)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17.9.2025 keskiviikko</w:t>
+        <w:t>17.9.2025-18.9.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>17.9.2025-18.9.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 Elämän laulut - Joel Hallikainen &amp; Pentti Hietanen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Elämän laulut-kiertue yhdistää kaksi rakastettua laulajaa, Joel Hallikaisen ja Pentti Hietasen intiimeille konserttilavoille ympäri maan. Tämä ainutlaatuinen kiertue tarjoaa kuulijoilleen unohtumattoman musiikkielämyksen, jossa elämän eri sävyt ja tarinat heräävät eloon laulujen kautta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>