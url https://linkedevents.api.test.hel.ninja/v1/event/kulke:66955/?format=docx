--- v0 (2025-10-28)
+++ v1 (2026-04-02)
@@ -34,51 +34,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>6.12.2025 lauantai</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>6.12.2025-7.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>13:00-00:00 Itsenäisyyspäivän rauhanmatinea - Äiti maa - isänmaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Suomen Rauhanliiton ja Sadankomitean perinteisessä itsenäisyyspäivä matineassa, 6.12 klo 13-15.30 on mukana kertomassa suhteestaan äitimaa – isänmaahan sekä rauhaan useita yhteiskunnan vaikuttajia tieteen, taiteen ja yhteiskunnan muilta aloilta sekä musiikkia ja tanssia kaikkien ikäluokkien makuun.Esiintyjinä mm. Pekka Haavisto, Paula Risikko, Bilal Hussein, CMI (TBD), Kjell Westo, Martti Koskenniemi, Meri Valkama, Li Andersson, Paleface, Timo Tuominen, Tarja Rasmussen opiston tanssiryhmä, Janne Mertanen, Ada Katz, Harri Saksala &amp; Amalia Martinez, Tuomo Uusitalo Trio (TBC), Nuorisokuoro All 4 Voices ja Arja Saijonmaa.Tilaisuuden juontaa Katariina Kaitue.Tilaisuus on hyvä aloitus Itsenäisyyspäivän viettoon.Ikäraja: SKesto n. 2 h 30 min, sisältää väliajan</w:t>
+        <w:t>Suomen Rauhanliiton ja Sadankomitean perinteisessä itsenäisyyspäivä matineassa, 6.12 klo 13-15.30 on mukana kertomassa suhteestaan äitimaa – isänmaahan sekä rauhaan useita yhteiskunnan vaikuttajia tieteen, taiteen ja yhteiskunnan muilta aloilta sekä musiikkia ja tanssia kaikkien ikäluokkien makuun.Esiintyjinä mm. Pekka Haavisto, Paula Risikko, Bilal Hussein, CMI (TBD), Kjell Westo, Martti Koskenniemi, Li Andersson, Paleface, Timo Tuominen, Tamara Rasmussen opiston tanssiryhmä, Janne Mertanen, Ada Katz, Harri Saksala, Tuomo Uusitalo Trio (TBC), Nuorisokuoro All 4 Voices ja Arja Saijonmaa.Tilaisuuden juontaa Katariina Kaitue.Tilaisuus on hyvä aloitus Itsenäisyyspäivän viettoon.Ikäraja: SKesto n. 2 h 30 min, sisältää väliajan***Itsenäisyyspäivän rauhan matineaa voi seurata myös striimina.Striimi lippuja saatavilla 5 euron hintaan + tilausmaksut (alk. 1,50 € + 0,65 % tilauksesta).Lipun ostaneille lähetetään linkki katselualustaan, esityspäivänä klo 10.30 mennessä.Striimia voi seurata tapahtuman jälkeen vielä kuuden kuukauden ajan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10-30 €</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>