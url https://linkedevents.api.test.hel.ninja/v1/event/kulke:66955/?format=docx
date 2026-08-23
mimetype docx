--- v1 (2026-04-02)
+++ v2 (2026-08-23)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>6.12.2025 lauantai</w:t>
+        <w:t>6.12.2025-7.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>6.12.2025-7.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>13:00-00:00 Itsenäisyyspäivän rauhanmatinea - Äiti maa - isänmaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Suomen Rauhanliiton ja Sadankomitean perinteisessä itsenäisyyspäivä matineassa, 6.12 klo 13-15.30 on mukana kertomassa suhteestaan äitimaa – isänmaahan sekä rauhaan useita yhteiskunnan vaikuttajia tieteen, taiteen ja yhteiskunnan muilta aloilta sekä musiikkia ja tanssia kaikkien ikäluokkien makuun.Esiintyjinä mm. Pekka Haavisto, Paula Risikko, Bilal Hussein, CMI (TBD), Kjell Westo, Martti Koskenniemi, Li Andersson, Paleface, Timo Tuominen, Tamara Rasmussen opiston tanssiryhmä, Janne Mertanen, Ada Katz, Harri Saksala, Tuomo Uusitalo Trio (TBC), Nuorisokuoro All 4 Voices ja Arja Saijonmaa.Tilaisuuden juontaa Katariina Kaitue.Tilaisuus on hyvä aloitus Itsenäisyyspäivän viettoon.Ikäraja: SKesto n. 2 h 30 min, sisältää väliajan***Itsenäisyyspäivän rauhan matineaa voi seurata myös striimina.Striimi lippuja saatavilla 5 euron hintaan + tilausmaksut (alk. 1,50 € + 0,65 % tilauksesta).Lipun ostaneille lähetetään linkki katselualustaan, esityspäivänä klo 10.30 mennessä.Striimia voi seurata tapahtuman jälkeen vielä kuuden kuukauden ajan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>