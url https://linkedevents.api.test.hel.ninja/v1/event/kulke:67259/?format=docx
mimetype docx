--- v0 (2026-04-05)
+++ v1 (2026-10-10)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>5.12.2026 lauantai</w:t>
+        <w:t>5.12.2026-6.12.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>5.12.2026-6.12.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 Cem Adrian Concert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Experience the spellbinding voice of Cem Adrian in an exclusive trio performance with piano and cello.Known for his extraordinary vocal range and deeply emotional interpretations, Adrian blends classical elegance with modern sensitivity, creating a concert atmosphere that is both powerful and intimate.Duration about 1,5 h, no intermission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>