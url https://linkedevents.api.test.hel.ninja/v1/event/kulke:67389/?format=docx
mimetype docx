--- v0 (2026-04-06)
+++ v1 (2026-10-11)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Ala-Malmin tori 1, 00700, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>28.3.2026 lauantai</w:t>
+        <w:t>28.3.2026-29.3.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>28.3.2026-29.3.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>15:00-00:00 Operaatio Majava (7) – Kino Helios</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Uudessa Disneyn ja Pixarin animaatiokomediassa Operaatio Majava tutustutaan eläinrakkaaseen tyttöön nimeltä Mabel (Piper Curda), joka tarttuu uuden tekniikan suomaan tilaisuuteen hyppäyttää itsensä aivan aidonoloiseen robottimajavan hahmoon ja jutella suoraan eläinten kanssa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>