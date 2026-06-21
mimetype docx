--- v0 (2026-04-17)
+++ v1 (2026-06-21)
@@ -13,67 +13,67 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Ala-Malmin tori 1, 00700, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>7.5.2026 torstai</w:t>
+        <w:t>6.5.2026 keskiviikko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>7.5.2026-8.5.2026</w:t>
+        <w:t>6.5.2026-7.5.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>18:00-00:00 Kino Helios: Paholainen pukeutuu Pradaan 2 – Neulontakino</w:t>
+        <w:t>15:00-00:00 Paholainen pukeutuu Pradaan 2 – Kino Helios</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Lähes 20 vuotta sitten värikkäiden vaiheiden myötä ikonisiksi muodostuneet hahmot Miranda, Andy, Emily ja Nigel—Meryl Streep, Anne Hathaway, Emily Blunt ja Stanley Tucci palaavat New Yorkin muodikkaille kaduille ja Runway Magazinen hohdokkaaseen toimitukseen hartaasti odotetussa jatko-osassa vuoden 2006 elokuvatapaukselle, josta muodostui sukupolvikokemus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>9€</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">