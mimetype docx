--- v0 (2026-04-03)
+++ v1 (2026-10-10)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Klaneettitie 5, 00420, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>31.3.2026 tiistai</w:t>
+        <w:t>31.3.2026-1.4.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>31.3.2026-1.4.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>18:00-00:00 SIIRTYY: Seela Sella ja Esko Roine: Rakkauskirjeitä</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Seela Sellan ja Esko Roineen Rakkauskirjeitä-esitys siirtyy sairastapauksen vuoksi. Kanneltalo pahoittelee asiasta koituvaa harmia. Uusi esitysaika on pe 8.5. klo 18. Jo ostetut liput käyvät uuteen esitykseen sellaisenaan. Mikäli aika ei sovi, voit hakea lippurahojen palautusta osoitteesta https://web.lippu.fi/palautus/ 7.5. mennessä.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>