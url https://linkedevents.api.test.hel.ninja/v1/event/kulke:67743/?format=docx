--- v0 (2026-04-04)
+++ v1 (2026-10-17)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Ala-Malmin tori 1, 00700, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>19.12.2025 perjantai</w:t>
+        <w:t>19.12.2025-20.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>19.12.2025-20.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>15:00-00:00 Springsteen: Deliver Me from Nowhere (12) – Kino Helios</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Elokuva kertoo Bruce Springsteenin vuoden 1982 Nebraska-albumin tekemisestä aikana, jolloin Springsteen oli vielä menestyspaineiden ja menneisyyden haamujen kanssa painiskeleva nuori muusikko, joka sinnitteli maailmanlaajuisen supertähteyden kynnyksellä.Springsteenin asunnon makuuhuoneessa New Jerseyssä neliraitanauhurilla äänitetty albumi merkitsi käännekohtaa hänen elämässään, ja sitä pidetään edelleen yhtenä Springsteenin ajattomimmista teoksista — se on karu ja tunnelmaltaan aavemainen akustinen levy, jolla kadonneet sielut etsivät syytä uskoa tulevaan.Ikäraja: 12Kesto: 120 minEnsi-ilta: 31.10.2025Kieli: englantiTekstitys: suomi, ruotsi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>