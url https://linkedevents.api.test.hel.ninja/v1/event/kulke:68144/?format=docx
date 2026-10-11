--- v0 (2026-04-08)
+++ v1 (2026-10-11)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Mosaiikkitori 2, 00980, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>4.3.2026 keskiviikko</w:t>
+        <w:t>4.3.2026-5.3.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>4.3.2026-5.3.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>18:00-00:00 Keskiviikkokino – Ensi-iltaviikon elokuva: EPiC: Elvis Presley in Concert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>EPiC: Elvis Presley in Concert on enemmän kuin konserttitaltiointi. Baz Luhrmannin ainutlaatuisessa elokuvaelämyksessäElvis laulaa ja kertoo tarinansa tavalla, jollaista ei ole koettu aiemmin.Elokuva pohjautuu arkistoista löytyneeseen 68 laatikolliseen ennennäkemätöntä kuvamateriaalia. Ohjaaja Baz Luhrmannin tiimi on restauroinut ja synkronoinut mykät arkistolöydöt vastaamaan aitoja äänitallenteita.Elokuva yhdistää ikonisia lavatulkintoja, kuten vuoden 1957 Havaijin ”kultatakki”-esiintymisen, sekä harvinaisen 45-minuuttisen tallenteen, jolla Elvis kertoo itse omasta elämästään.Kesto: 96 minEnsi-ilta: 27.2.2026Kieli: englantiTekstitys: suomi, ruotsi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>