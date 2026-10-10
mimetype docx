--- v0 (2026-04-05)
+++ v1 (2026-10-10)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Ala-Malmin tori 1, 00700, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>26.5.2026 tiistai</w:t>
+        <w:t>26.5.2026-27.5.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>26.5.2026-27.5.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 Koiton Laulu: Aseettomuuden voima – Lauluja sodasta ja rauhasta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Koiton Laulun aktivismi on elänyt maailman muuttuessa. Kevään konsertissa kuuluu kuoron puheenvuoro asevarusteluun lukkiutuvassa maailmassa. Aseettomuuden voima on konsertti, joka kuljettaa kuulijoitaan lähihistoriassa, pimeyden ja valon vaihtelussa, kutsuu mukaan luottamaan laulun ja runon voimaan. Sanomme: Ei sodalle!Neljänkymmenen laulajan sekakuoroa johtaa Petri Tiainen.Kesto: 1 t 30 min</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>