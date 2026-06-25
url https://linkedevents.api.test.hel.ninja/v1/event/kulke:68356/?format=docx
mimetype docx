--- v0 (2026-04-02)
+++ v1 (2026-06-25)
@@ -21,64 +21,64 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Ala-Malmin tori 1, 00700, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>8.5.2026 perjantai</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>8.5.2026 perjantai</w:t>
+        <w:t>8.5.2026-9.5.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>19:30-20:30 Puksun Sirkus esittää: Kevätsirkus Aikamatka</w:t>
+        <w:t>19:30-00:00 Puksun Sirkus esittää: Kevätsirkus Aikamatka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Varma kevään merkki on Pukinmäen Sirkuskoulun kevätesitykset Malmitalolla. Tervetuloa mukaan Aikamatkaan – huikeiden sirkusesitysten maailmaan. Kevätsirkus Aikamatka vie katsojat matkalle ajassa, menneestä nykypäivään ja tulevaisuuteen. Esityksessä nähdään sirkuskoulun eri-ikäisiä oppilaita, jotka esittävät ryhmä- sekä soolonumeroita.  Luvassa on mm korkealentoista ilma-akrobatiaa, vauhdikasta akrobatiaa,  huikeita ihmispyramideja sekä uskomatonta esinemanipulaatiota.  Sirkus on yhdessä tekemisen hauskuutta, mutta myös oman osaamisen jatkuvaa haastamista. Tule kokemaan sirkuksen ilo ja eri ikäisten esiintyjien energia! Esitykset sopivat koko perheelle.Kesto 1 tSopii kaikenikäisille.</w:t>
+        <w:t>Varma kevään merkki on Pukinmäen Sirkuskoulun kevätesitykset Malmitalolla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17 / 11 €</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>