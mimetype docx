--- v0 (2026-06-22)
+++ v1 (2026-09-30)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Kasarmikatu 46-48, 00130, Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12.11.2026 torstai</w:t>
+        <w:t>12.11.2026-13.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>12.11.2026-13.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>19:00-00:00 Michael Mayo (USA) &amp; UMO Helsinki Jazz Orchestra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Kovassa nosteessa oleva laulaja ja säveltäjä Michael Mayo on yksi sukupolvensa johtavista nykyvokalisteista. Mayon kausi UMO Helsinki Jazz Orchestran päävierailijana käynnistyy tästä konsertista! Michael Mayo räätälöi ensimmäistä kohtaamista varten uuden ohjelmiston, jossa hänen suosikkinsa omasta tuotannostaan saavat ylleen upouudet big band -sovitukset.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>